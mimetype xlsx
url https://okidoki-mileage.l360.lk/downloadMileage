--- v4 (2026-07-23)
+++ v5 (2026-09-21)
@@ -12,77 +12,428 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>BOOKING NUMBER</t>
   </si>
   <si>
     <t>VEHICLE ID</t>
   </si>
   <si>
     <t>VEHICLE NUMBER</t>
   </si>
   <si>
     <t>FROM</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>MILEAGE</t>
   </si>
   <si>
-    <t>ABC0000XXXX</t>
+    <t>ABC00006001</t>
   </si>
   <si>
     <t>LH-9886</t>
   </si>
   <si>
-    <t>1313 km</t>
+    <t>19.78 km</t>
+  </si>
+  <si>
+    <t>ABC00006002</t>
+  </si>
+  <si>
+    <t>LF-3139</t>
+  </si>
+  <si>
+    <t>1163 km</t>
+  </si>
+  <si>
+    <t>ABC00006003</t>
+  </si>
+  <si>
+    <t>LY-0796</t>
+  </si>
+  <si>
+    <t>1976 km</t>
+  </si>
+  <si>
+    <t>ABC00006004</t>
+  </si>
+  <si>
+    <t>JM-7998</t>
+  </si>
+  <si>
+    <t>1405 km</t>
+  </si>
+  <si>
+    <t>ABC00006005</t>
+  </si>
+  <si>
+    <t>LY-1880</t>
+  </si>
+  <si>
+    <t>1396 km</t>
+  </si>
+  <si>
+    <t>ABC00006006</t>
+  </si>
+  <si>
+    <t>LY-1058</t>
+  </si>
+  <si>
+    <t>1890 km</t>
+  </si>
+  <si>
+    <t>ABC00006007</t>
+  </si>
+  <si>
+    <t>LH-1877</t>
+  </si>
+  <si>
+    <t>844 km</t>
+  </si>
+  <si>
+    <t>ABC00006008</t>
+  </si>
+  <si>
+    <t>LY-1882</t>
+  </si>
+  <si>
+    <t>1876 km</t>
+  </si>
+  <si>
+    <t>ABC00006009</t>
+  </si>
+  <si>
+    <t>PE-5429</t>
+  </si>
+  <si>
+    <t>1075869 km</t>
+  </si>
+  <si>
+    <t>ABC00006010</t>
+  </si>
+  <si>
+    <t>LH-1874</t>
+  </si>
+  <si>
+    <t>4026 km</t>
+  </si>
+  <si>
+    <t>ABC00006011</t>
+  </si>
+  <si>
+    <t>LY-0797</t>
+  </si>
+  <si>
+    <t>2758 km</t>
+  </si>
+  <si>
+    <t>ABC00006012</t>
+  </si>
+  <si>
+    <t>LK-5823</t>
+  </si>
+  <si>
+    <t>2461 km</t>
+  </si>
+  <si>
+    <t>ABC00006013</t>
+  </si>
+  <si>
+    <t>LY-1881</t>
+  </si>
+  <si>
+    <t>1673 km</t>
+  </si>
+  <si>
+    <t>ABC00006014</t>
+  </si>
+  <si>
+    <t>LK-4744</t>
+  </si>
+  <si>
+    <t>1689 km</t>
+  </si>
+  <si>
+    <t>ABC00006015</t>
+  </si>
+  <si>
+    <t>LH-9887</t>
+  </si>
+  <si>
+    <t>1462 km</t>
+  </si>
+  <si>
+    <t>ABC00006016</t>
+  </si>
+  <si>
+    <t>LK-9078</t>
+  </si>
+  <si>
+    <t>141 km</t>
+  </si>
+  <si>
+    <t>ABC00006017</t>
+  </si>
+  <si>
+    <t>LK-3816</t>
+  </si>
+  <si>
+    <t>1728 km</t>
+  </si>
+  <si>
+    <t>ABC00006018</t>
+  </si>
+  <si>
+    <t>LE-7216</t>
+  </si>
+  <si>
+    <t>2364 km</t>
+  </si>
+  <si>
+    <t>ABC00006019</t>
+  </si>
+  <si>
+    <t>LA-1620</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>ABC00006020</t>
+  </si>
+  <si>
+    <t>LY-1051</t>
+  </si>
+  <si>
+    <t>2406 km</t>
+  </si>
+  <si>
+    <t>ABC00006021</t>
+  </si>
+  <si>
+    <t>PE-7812</t>
+  </si>
+  <si>
+    <t>2356 km</t>
+  </si>
+  <si>
+    <t>ABC00006022</t>
+  </si>
+  <si>
+    <t>PC-8810</t>
+  </si>
+  <si>
+    <t>2435 km</t>
+  </si>
+  <si>
+    <t>ABC00006023</t>
+  </si>
+  <si>
+    <t>LD-3137</t>
+  </si>
+  <si>
+    <t>1962 km</t>
+  </si>
+  <si>
+    <t>ABC00006024</t>
+  </si>
+  <si>
+    <t>LA-1625</t>
+  </si>
+  <si>
+    <t>1607 km</t>
+  </si>
+  <si>
+    <t>ABC00006025</t>
+  </si>
+  <si>
+    <t>LY-1883</t>
+  </si>
+  <si>
+    <t>1906 km</t>
+  </si>
+  <si>
+    <t>ABC00006026</t>
+  </si>
+  <si>
+    <t>LK-4738</t>
+  </si>
+  <si>
+    <t>2490 km</t>
+  </si>
+  <si>
+    <t>ABC00006027</t>
+  </si>
+  <si>
+    <t>40-0035</t>
+  </si>
+  <si>
+    <t>2194 km</t>
+  </si>
+  <si>
+    <t>ABC00006028</t>
+  </si>
+  <si>
+    <t>LY-1134</t>
+  </si>
+  <si>
+    <t>587 km</t>
+  </si>
+  <si>
+    <t>ABC00006029</t>
+  </si>
+  <si>
+    <t>PA-0636</t>
+  </si>
+  <si>
+    <t>996 km</t>
+  </si>
+  <si>
+    <t>ABC00006030</t>
+  </si>
+  <si>
+    <t>PB-4789</t>
+  </si>
+  <si>
+    <t>2951 km</t>
+  </si>
+  <si>
+    <t>ABC00006031</t>
+  </si>
+  <si>
+    <t>LH-9913</t>
+  </si>
+  <si>
+    <t>1366 km</t>
+  </si>
+  <si>
+    <t>ABC00006032</t>
+  </si>
+  <si>
+    <t>LM-2291</t>
+  </si>
+  <si>
+    <t>2438 km</t>
+  </si>
+  <si>
+    <t>ABC00006033</t>
+  </si>
+  <si>
+    <t>LK-5615</t>
+  </si>
+  <si>
+    <t>2168 km</t>
+  </si>
+  <si>
+    <t>ABC00006034</t>
+  </si>
+  <si>
+    <t>BJK-8964</t>
+  </si>
+  <si>
+    <t>3728 km</t>
+  </si>
+  <si>
+    <t>ABC00006035</t>
+  </si>
+  <si>
+    <t>BJK-8978</t>
+  </si>
+  <si>
+    <t>3371 km</t>
+  </si>
+  <si>
+    <t>ABC00006036</t>
+  </si>
+  <si>
+    <t>BJK-8933</t>
+  </si>
+  <si>
+    <t>4324 km</t>
+  </si>
+  <si>
+    <t>ABC00006037</t>
+  </si>
+  <si>
+    <t>LY-5827</t>
+  </si>
+  <si>
+    <t>2728 km</t>
+  </si>
+  <si>
+    <t>ABC00006038</t>
+  </si>
+  <si>
+    <t>LY-6184</t>
+  </si>
+  <si>
+    <t>1778 km</t>
+  </si>
+  <si>
+    <t>ABC00006039</t>
+  </si>
+  <si>
+    <t>LY-6182</t>
+  </si>
+  <si>
+    <t>1518 km</t>
+  </si>
+  <si>
+    <t>ABC00006040</t>
+  </si>
+  <si>
+    <t>LY-6183</t>
+  </si>
+  <si>
+    <t>2660 km</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -386,96 +737,876 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>15527464</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>46143</v>
+        <v>46174</v>
       </c>
       <c r="E2">
-        <v>46173.499305556</v>
+        <v>46203.499305556</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3">
+        <v>28037439</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3">
+        <v>46174</v>
+      </c>
+      <c r="E3">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>16306394</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4">
+        <v>46174</v>
+      </c>
+      <c r="E4">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>14693900</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5">
+        <v>46174</v>
+      </c>
+      <c r="E5">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>17208072</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6">
+        <v>46174</v>
+      </c>
+      <c r="E6">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>16153831</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7">
+        <v>46174</v>
+      </c>
+      <c r="E7">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>12166522</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8">
+        <v>46174</v>
+      </c>
+      <c r="E8">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9">
+        <v>16293950</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9">
+        <v>46174</v>
+      </c>
+      <c r="E9">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10">
+        <v>11832279</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10">
+        <v>46174</v>
+      </c>
+      <c r="E10">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11">
+        <v>14693715</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11">
+        <v>46174</v>
+      </c>
+      <c r="E11">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>14867003</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12">
+        <v>46174</v>
+      </c>
+      <c r="E12">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13">
+        <v>12840552</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13">
+        <v>46174</v>
+      </c>
+      <c r="E13">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14">
+        <v>15543672</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14">
+        <v>46174</v>
+      </c>
+      <c r="E14">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15">
+        <v>18166005</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15">
+        <v>46174</v>
+      </c>
+      <c r="E15">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16">
+        <v>12131200</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16">
+        <v>46174</v>
+      </c>
+      <c r="E16">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17">
+        <v>15659167</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17">
+        <v>46174</v>
+      </c>
+      <c r="E17">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18">
+        <v>17463003</v>
+      </c>
+      <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18">
+        <v>46174</v>
+      </c>
+      <c r="E18">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19">
+        <v>15030507</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19">
+        <v>46174</v>
+      </c>
+      <c r="E19">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20">
+        <v>16047691</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20">
+        <v>46174</v>
+      </c>
+      <c r="E20">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21">
+        <v>13664119</v>
+      </c>
+      <c r="C21" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21">
+        <v>46174</v>
+      </c>
+      <c r="E21">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22">
+        <v>15655577</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22">
+        <v>46174</v>
+      </c>
+      <c r="E22">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23">
+        <v>13398018</v>
+      </c>
+      <c r="C23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23">
+        <v>46174</v>
+      </c>
+      <c r="E23">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F23" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24">
+        <v>15592316</v>
+      </c>
+      <c r="C24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24">
+        <v>46174</v>
+      </c>
+      <c r="E24">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25">
+        <v>18226164</v>
+      </c>
+      <c r="C25" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25">
+        <v>46174</v>
+      </c>
+      <c r="E25">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26">
+        <v>17208636</v>
+      </c>
+      <c r="C26" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26">
+        <v>46174</v>
+      </c>
+      <c r="E26">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27">
+        <v>12518846</v>
+      </c>
+      <c r="C27" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27">
+        <v>46174</v>
+      </c>
+      <c r="E27">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F27" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28">
+        <v>12479131</v>
+      </c>
+      <c r="C28" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28">
+        <v>46174</v>
+      </c>
+      <c r="E28">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29">
+        <v>17208818</v>
+      </c>
+      <c r="C29" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29">
+        <v>46174</v>
+      </c>
+      <c r="E29">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F29" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30">
+        <v>27462102</v>
+      </c>
+      <c r="C30" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30">
+        <v>46174</v>
+      </c>
+      <c r="E30">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31">
+        <v>11832244</v>
+      </c>
+      <c r="C31" t="s">
+        <v>94</v>
+      </c>
+      <c r="D31">
+        <v>46174</v>
+      </c>
+      <c r="E31">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32">
+        <v>15779661</v>
+      </c>
+      <c r="C32" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32">
+        <v>46174</v>
+      </c>
+      <c r="E32">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33">
+        <v>28906031</v>
+      </c>
+      <c r="C33" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33">
+        <v>46174</v>
+      </c>
+      <c r="E33">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F33" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34">
+        <v>29087263</v>
+      </c>
+      <c r="C34" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34">
+        <v>46174</v>
+      </c>
+      <c r="E34">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F34" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35">
+        <v>28919361</v>
+      </c>
+      <c r="C35" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35">
+        <v>46174</v>
+      </c>
+      <c r="E35">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36">
+        <v>12310927</v>
+      </c>
+      <c r="C36" t="s">
+        <v>109</v>
+      </c>
+      <c r="D36">
+        <v>46174</v>
+      </c>
+      <c r="E36">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F36" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37">
+        <v>13872289</v>
+      </c>
+      <c r="C37" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37">
+        <v>46174</v>
+      </c>
+      <c r="E37">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F37" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>114</v>
+      </c>
+      <c r="B38">
+        <v>29853890</v>
+      </c>
+      <c r="C38" t="s">
+        <v>115</v>
+      </c>
+      <c r="D38">
+        <v>46174</v>
+      </c>
+      <c r="E38">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F38" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39">
+        <v>30234675</v>
+      </c>
+      <c r="C39" t="s">
+        <v>118</v>
+      </c>
+      <c r="D39">
+        <v>46174</v>
+      </c>
+      <c r="E39">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F39" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>120</v>
+      </c>
+      <c r="B40">
+        <v>30235846</v>
+      </c>
+      <c r="C40" t="s">
+        <v>121</v>
+      </c>
+      <c r="D40">
+        <v>46174</v>
+      </c>
+      <c r="E40">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>123</v>
+      </c>
+      <c r="B41">
+        <v>30200588</v>
+      </c>
+      <c r="C41" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41">
+        <v>46174</v>
+      </c>
+      <c r="E41">
+        <v>46203.499305556</v>
+      </c>
+      <c r="F41" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">