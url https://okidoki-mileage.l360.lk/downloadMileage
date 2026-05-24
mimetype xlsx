--- v2 (2026-03-25)
+++ v3 (2026-05-24)
@@ -12,9173 +12,815 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3041">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>BOOKING NUMBER</t>
   </si>
   <si>
     <t>VEHICLE ID</t>
   </si>
   <si>
     <t>VEHICLE NUMBER</t>
   </si>
   <si>
     <t>FROM</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>MILEAGE</t>
   </si>
   <si>
-    <t>ASL0000040311</t>
-[...26 lines deleted...]
-    <t>ASL0000041460</t>
+    <t>BRF0000046230</t>
+  </si>
+  <si>
+    <t>LY-4757</t>
+  </si>
+  <si>
+    <t>40 km</t>
+  </si>
+  <si>
+    <t>BRF0000046228</t>
+  </si>
+  <si>
+    <t>LY-2720</t>
+  </si>
+  <si>
+    <t>39 km</t>
+  </si>
+  <si>
+    <t>BRF0000045605</t>
+  </si>
+  <si>
+    <t>LY-3224</t>
+  </si>
+  <si>
+    <t>120 km</t>
+  </si>
+  <si>
+    <t>BRF0000045848</t>
+  </si>
+  <si>
+    <t>LY-1051</t>
+  </si>
+  <si>
+    <t>122 km</t>
+  </si>
+  <si>
+    <t>BRI0000046433</t>
+  </si>
+  <si>
+    <t>YT-8792</t>
+  </si>
+  <si>
+    <t>62 km</t>
+  </si>
+  <si>
+    <t>BRI0000046395</t>
+  </si>
+  <si>
+    <t>DAC-0594</t>
+  </si>
+  <si>
+    <t>274 km</t>
+  </si>
+  <si>
+    <t>BRI0000046086</t>
+  </si>
+  <si>
+    <t>GC-0688</t>
+  </si>
+  <si>
+    <t>252 km</t>
+  </si>
+  <si>
+    <t>BRI0000044764</t>
+  </si>
+  <si>
+    <t>JU-9395</t>
+  </si>
+  <si>
+    <t>309 km</t>
+  </si>
+  <si>
+    <t>BRI0000046447</t>
+  </si>
+  <si>
+    <t>DAG-2800</t>
+  </si>
+  <si>
+    <t>528 km</t>
+  </si>
+  <si>
+    <t>BRI0000046216</t>
+  </si>
+  <si>
+    <t>PR-9247</t>
+  </si>
+  <si>
+    <t>372 km</t>
+  </si>
+  <si>
+    <t>BRI0000045478</t>
+  </si>
+  <si>
+    <t>PX-4141</t>
+  </si>
+  <si>
+    <t>342 km</t>
+  </si>
+  <si>
+    <t>BRI0000045159</t>
+  </si>
+  <si>
+    <t>PY-3938</t>
+  </si>
+  <si>
+    <t>617 km</t>
+  </si>
+  <si>
+    <t>BRI0000046261</t>
+  </si>
+  <si>
+    <t>PS-8915</t>
+  </si>
+  <si>
+    <t>94 km</t>
+  </si>
+  <si>
+    <t>BRI0000045943</t>
+  </si>
+  <si>
+    <t>YY-3864</t>
+  </si>
+  <si>
+    <t>145 km</t>
+  </si>
+  <si>
+    <t>BRI0000045635</t>
+  </si>
+  <si>
+    <t>57 km</t>
+  </si>
+  <si>
+    <t>BRI0000046200</t>
+  </si>
+  <si>
+    <t>47-8633</t>
+  </si>
+  <si>
+    <t>BRF0000044892</t>
+  </si>
+  <si>
+    <t>GQ-5840</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>BRF0000045242</t>
+  </si>
+  <si>
+    <t>LY-1211</t>
+  </si>
+  <si>
+    <t>BRF0000046232</t>
+  </si>
+  <si>
+    <t>LY-2855</t>
+  </si>
+  <si>
+    <t>BRI0000045294</t>
+  </si>
+  <si>
+    <t>PR-2756</t>
+  </si>
+  <si>
+    <t>89 km</t>
+  </si>
+  <si>
+    <t>BRI0000045826</t>
+  </si>
+  <si>
+    <t>255 km</t>
+  </si>
+  <si>
+    <t>BRF0000046223</t>
+  </si>
+  <si>
+    <t>LY-1121</t>
+  </si>
+  <si>
+    <t>BRI0000044080</t>
+  </si>
+  <si>
+    <t>42-5089</t>
+  </si>
+  <si>
+    <t>152 km</t>
+  </si>
+  <si>
+    <t>BRF0000045598</t>
+  </si>
+  <si>
+    <t>LY-1126</t>
+  </si>
+  <si>
+    <t>BRF0000045248</t>
+  </si>
+  <si>
+    <t>LY-4253</t>
+  </si>
+  <si>
+    <t>36 km</t>
+  </si>
+  <si>
+    <t>BRF0000044883</t>
+  </si>
+  <si>
+    <t>LY-2042</t>
+  </si>
+  <si>
+    <t>105 km</t>
+  </si>
+  <si>
+    <t>BRI0000045277</t>
+  </si>
+  <si>
+    <t>61 km</t>
+  </si>
+  <si>
+    <t>BRL0000045233</t>
+  </si>
+  <si>
+    <t>LO-0183</t>
+  </si>
+  <si>
+    <t>93 km</t>
+  </si>
+  <si>
+    <t>BRR0000045170</t>
+  </si>
+  <si>
+    <t>LC-3519</t>
+  </si>
+  <si>
+    <t>66 km</t>
+  </si>
+  <si>
+    <t>BRR0000044866</t>
+  </si>
+  <si>
+    <t>LC-9339</t>
+  </si>
+  <si>
+    <t>319 km</t>
+  </si>
+  <si>
+    <t>BRR0000044305</t>
+  </si>
+  <si>
+    <t>LB-3382</t>
+  </si>
+  <si>
+    <t>53 km</t>
+  </si>
+  <si>
+    <t>BRR0000043885</t>
+  </si>
+  <si>
+    <t>JE-9798</t>
+  </si>
+  <si>
+    <t>98 km</t>
+  </si>
+  <si>
+    <t>BRI0000048199</t>
+  </si>
+  <si>
+    <t>PX-2673</t>
+  </si>
+  <si>
+    <t>64 km</t>
+  </si>
+  <si>
+    <t>BRI0000048446</t>
+  </si>
+  <si>
+    <t>PY-4811</t>
+  </si>
+  <si>
+    <t>0.00 km</t>
+  </si>
+  <si>
+    <t>BRI0000048910</t>
+  </si>
+  <si>
+    <t>270 km</t>
+  </si>
+  <si>
+    <t>BRI0000048092</t>
+  </si>
+  <si>
+    <t>115 km</t>
+  </si>
+  <si>
+    <t>BRI0000048080</t>
+  </si>
+  <si>
+    <t>81 km</t>
+  </si>
+  <si>
+    <t>BRI0000047622</t>
+  </si>
+  <si>
+    <t>LL-1503</t>
+  </si>
+  <si>
+    <t>118 km</t>
+  </si>
+  <si>
+    <t>BRI0000047521</t>
+  </si>
+  <si>
+    <t>PW-0115</t>
+  </si>
+  <si>
+    <t>26 km</t>
+  </si>
+  <si>
+    <t>BRI0000047416</t>
+  </si>
+  <si>
+    <t>LY-4507</t>
+  </si>
+  <si>
+    <t>204 km</t>
+  </si>
+  <si>
+    <t>BRI0000047423</t>
+  </si>
+  <si>
+    <t>LK-5615</t>
+  </si>
+  <si>
+    <t>80 km</t>
+  </si>
+  <si>
+    <t>BRI0000046738</t>
+  </si>
+  <si>
+    <t>119 km</t>
+  </si>
+  <si>
+    <t>BRI0000046739</t>
+  </si>
+  <si>
+    <t>227-2207</t>
+  </si>
+  <si>
+    <t>114 km</t>
+  </si>
+  <si>
+    <t>BRI0000046750</t>
+  </si>
+  <si>
+    <t>LC-4167</t>
+  </si>
+  <si>
+    <t>299 km</t>
+  </si>
+  <si>
+    <t>BRI0000046084</t>
+  </si>
+  <si>
+    <t>PY-0259</t>
+  </si>
+  <si>
+    <t>BRI0000045911</t>
+  </si>
+  <si>
+    <t>LJ-6697</t>
+  </si>
+  <si>
+    <t>BRI0000045564</t>
+  </si>
+  <si>
+    <t>GZ-3479</t>
+  </si>
+  <si>
+    <t>79 km</t>
+  </si>
+  <si>
+    <t>BRI0000045817</t>
+  </si>
+  <si>
+    <t>41-4460</t>
+  </si>
+  <si>
+    <t>BRI0000045561</t>
+  </si>
+  <si>
+    <t>LN-3643</t>
+  </si>
+  <si>
+    <t>113 km</t>
+  </si>
+  <si>
+    <t>BRI0000045131</t>
+  </si>
+  <si>
+    <t>116 km</t>
+  </si>
+  <si>
+    <t>BRI0000044210</t>
+  </si>
+  <si>
+    <t>BRI0000042985</t>
+  </si>
+  <si>
+    <t>LY-0797</t>
+  </si>
+  <si>
+    <t>396 km</t>
+  </si>
+  <si>
+    <t>BRR0000044674</t>
+  </si>
+  <si>
+    <t>28 km</t>
+  </si>
+  <si>
+    <t>BRR0000044982</t>
+  </si>
+  <si>
+    <t>48-7401</t>
+  </si>
+  <si>
+    <t>32 km</t>
+  </si>
+  <si>
+    <t>BRR0000044981</t>
+  </si>
+  <si>
+    <t>LD-9894</t>
+  </si>
+  <si>
+    <t>BRR0000045327</t>
+  </si>
+  <si>
+    <t>LC-6738</t>
+  </si>
+  <si>
+    <t>189 km</t>
+  </si>
+  <si>
+    <t>BRR0000045807</t>
+  </si>
+  <si>
+    <t>LK-3763</t>
+  </si>
+  <si>
+    <t>15.88 km</t>
+  </si>
+  <si>
+    <t>BRR0000046289</t>
+  </si>
+  <si>
+    <t>15.82 km</t>
+  </si>
+  <si>
+    <t>BRR0000045808</t>
+  </si>
+  <si>
+    <t>43-8997</t>
+  </si>
+  <si>
+    <t>17.70 km</t>
+  </si>
+  <si>
+    <t>BRR0000044643</t>
+  </si>
+  <si>
+    <t>BRR0000044645</t>
+  </si>
+  <si>
+    <t>16.30 km</t>
+  </si>
+  <si>
+    <t>BRR0000044223</t>
+  </si>
+  <si>
+    <t>225 km</t>
+  </si>
+  <si>
+    <t>BRR0000044229</t>
+  </si>
+  <si>
+    <t>150 km</t>
+  </si>
+  <si>
+    <t>BRI0000047885</t>
+  </si>
+  <si>
+    <t>PP-7786</t>
+  </si>
+  <si>
+    <t>82 km</t>
+  </si>
+  <si>
+    <t>BRI0000046949</t>
+  </si>
+  <si>
+    <t>PV-4785</t>
+  </si>
+  <si>
+    <t>58 km</t>
+  </si>
+  <si>
+    <t>BRI0000045685</t>
+  </si>
+  <si>
+    <t>PY-1128</t>
+  </si>
+  <si>
+    <t>96 km</t>
+  </si>
+  <si>
+    <t>BRI0000049106</t>
+  </si>
+  <si>
+    <t>DAA-0224</t>
+  </si>
+  <si>
+    <t>20 km</t>
+  </si>
+  <si>
+    <t>BRI0000047017</t>
+  </si>
+  <si>
+    <t>4.99 km</t>
+  </si>
+  <si>
+    <t>BRI0000046770</t>
+  </si>
+  <si>
+    <t>38 km</t>
+  </si>
+  <si>
+    <t>BRI0000044989</t>
+  </si>
+  <si>
+    <t>BRI0000045637</t>
+  </si>
+  <si>
+    <t>PV-1215</t>
+  </si>
+  <si>
+    <t>49 km</t>
+  </si>
+  <si>
+    <t>BRI0000045382</t>
+  </si>
+  <si>
+    <t>PQ-0542</t>
+  </si>
+  <si>
+    <t>3.84 km</t>
+  </si>
+  <si>
+    <t>BRI0000048254</t>
+  </si>
+  <si>
+    <t>44 km</t>
+  </si>
+  <si>
+    <t>BRI0000048238</t>
+  </si>
+  <si>
+    <t>PU-0053</t>
+  </si>
+  <si>
+    <t>BRI0000047813</t>
+  </si>
+  <si>
+    <t>325-2673</t>
+  </si>
+  <si>
+    <t>168 km</t>
+  </si>
+  <si>
+    <t>BRI0000047605</t>
+  </si>
+  <si>
+    <t>55 km</t>
+  </si>
+  <si>
+    <t>BRI0000048480</t>
+  </si>
+  <si>
+    <t>117 km</t>
+  </si>
+  <si>
+    <t>BRI0000048744</t>
+  </si>
+  <si>
+    <t>LM-8695</t>
+  </si>
+  <si>
+    <t>173 km</t>
+  </si>
+  <si>
+    <t>BRI0000048746</t>
+  </si>
+  <si>
+    <t>42-7581</t>
+  </si>
+  <si>
+    <t>BRI0000048192</t>
+  </si>
+  <si>
+    <t>6.70 km</t>
+  </si>
+  <si>
+    <t>BRI0000048200</t>
+  </si>
+  <si>
+    <t>60 km</t>
+  </si>
+  <si>
+    <t>BRI0000047539</t>
+  </si>
+  <si>
+    <t>LH-6044</t>
+  </si>
+  <si>
+    <t>99 km</t>
+  </si>
+  <si>
+    <t>BRI0000047221</t>
+  </si>
+  <si>
+    <t>PY-5750</t>
+  </si>
+  <si>
+    <t>142 km</t>
+  </si>
+  <si>
+    <t>BRI0000046912</t>
+  </si>
+  <si>
+    <t>43-5143</t>
+  </si>
+  <si>
+    <t>125 km</t>
+  </si>
+  <si>
+    <t>BRI0000047711</t>
+  </si>
+  <si>
+    <t>DAB-1357</t>
+  </si>
+  <si>
+    <t>112 km</t>
+  </si>
+  <si>
+    <t>BRI0000046334</t>
+  </si>
+  <si>
+    <t>100 km</t>
+  </si>
+  <si>
+    <t>BRI0000048794</t>
   </si>
   <si>
     <t>DAC-5980</t>
   </si>
   <si>
-    <t>31 km</t>
-[...179 lines deleted...]
-    <t>ABB-0950</t>
+    <t>18.81 km</t>
+  </si>
+  <si>
+    <t>BRI0000047611</t>
+  </si>
+  <si>
+    <t>LH-9887</t>
+  </si>
+  <si>
+    <t>74 km</t>
+  </si>
+  <si>
+    <t>BRI0000047535</t>
+  </si>
+  <si>
+    <t>PY-6127</t>
+  </si>
+  <si>
+    <t>210 km</t>
+  </si>
+  <si>
+    <t>BRI0000047219</t>
+  </si>
+  <si>
+    <t>BRI0000048237</t>
+  </si>
+  <si>
+    <t>PW-7197</t>
+  </si>
+  <si>
+    <t>BRI0000048191</t>
+  </si>
+  <si>
+    <t>BRI0000047542</t>
+  </si>
+  <si>
+    <t>37 km</t>
+  </si>
+  <si>
+    <t>BRI0000044931</t>
+  </si>
+  <si>
+    <t>DAA-8081</t>
+  </si>
+  <si>
+    <t>BRI0000046062</t>
+  </si>
+  <si>
+    <t>DAF-7025</t>
+  </si>
+  <si>
+    <t>BRI0000047185</t>
+  </si>
+  <si>
+    <t>BRI0000047117</t>
   </si>
   <si>
     <t>56 km</t>
   </si>
   <si>
-    <t>BCO0000041527</t>
-[...50 lines deleted...]
-    <t>BCO0000042450</t>
+    <t>BRI0000046352</t>
+  </si>
+  <si>
+    <t>LD-9393</t>
+  </si>
+  <si>
+    <t>77 km</t>
+  </si>
+  <si>
+    <t>BRI0000045357</t>
+  </si>
+  <si>
+    <t>LM-2291</t>
   </si>
   <si>
     <t>78 km</t>
   </si>
   <si>
-    <t>BCO0000042490</t>
-[...8825 lines deleted...]
-    <t>YKK0000044473</t>
+    <t>BRI0000047184</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -9482,41402 +1124,2061 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2070"/>
+  <dimension ref="A1:F101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>29805203</v>
+        <v>30102775</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>46084.440972222</v>
+        <v>46101.708333333</v>
       </c>
       <c r="E2">
-        <v>46084.654861111</v>
+        <v>46102.25</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
-        <v>20307204</v>
+        <v>24871542</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3">
-        <v>46084.4375</v>
+        <v>46101.767361111</v>
       </c>
       <c r="E3">
-        <v>46085.541666667</v>
+        <v>46102.243055556</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>26158942</v>
+        <v>18442436</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>46085.333333333</v>
+        <v>46099.333333333</v>
       </c>
       <c r="E4">
-        <v>46085.857638889</v>
+        <v>46102.958333333</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>25002704</v>
+        <v>13664119</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5">
-        <v>46084.368055556</v>
+        <v>46100.333333333</v>
       </c>
       <c r="E5">
-        <v>46084.628472222</v>
+        <v>46102.086805556</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>29521088</v>
+        <v>12191424</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6">
-        <v>46085.471527778</v>
+        <v>46101.864583333</v>
       </c>
       <c r="E6">
-        <v>46085.642361111</v>
+        <v>46101.965277778</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>29521088</v>
+        <v>21865662</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7">
-        <v>46085.645833333</v>
+        <v>46101.832638889</v>
       </c>
       <c r="E7">
-        <v>46085.78125</v>
+        <v>46102.366666667</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>28991002</v>
+        <v>20065442</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8">
-        <v>46086.420138889</v>
+        <v>46100.868055556</v>
       </c>
       <c r="E8">
-        <v>46086.743055556</v>
+        <v>46101.3</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>28921584</v>
+        <v>19223529</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9">
-        <v>46087.415972222</v>
+        <v>46097.479166667</v>
       </c>
       <c r="E9">
-        <v>46088.315972222</v>
+        <v>46098.298611111</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>12020895</v>
+        <v>28353932</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10">
-        <v>46087.411111111</v>
+        <v>46101.955555556</v>
       </c>
       <c r="E10">
-        <v>46087.920138889</v>
+        <v>46103.070138889</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>27338909</v>
+        <v>28825208</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11">
-        <v>46090.539583333</v>
+        <v>46101.486111111</v>
       </c>
       <c r="E11">
-        <v>46090.778472222</v>
+        <v>46102.310416667</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>29977361</v>
+        <v>29716610</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12">
-        <v>46090.788194444</v>
+        <v>46098.9875</v>
       </c>
       <c r="E12">
-        <v>46091.00625</v>
+        <v>46099.5</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>28564711</v>
+        <v>19206704</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13">
-        <v>46091.377777778</v>
+        <v>46098.332638889</v>
       </c>
       <c r="E13">
-        <v>46091.513888889</v>
+        <v>46099.180555556</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>29795431</v>
+        <v>29844801</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14">
-        <v>46092.333333333</v>
+        <v>46102.815972222</v>
       </c>
       <c r="E14">
-        <v>46093.625</v>
+        <v>46103.038194444</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>28927206</v>
+        <v>12723388</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15">
-        <v>46092.453472222</v>
+        <v>46101.578472222</v>
       </c>
       <c r="E15">
-        <v>46092.666666667</v>
+        <v>46101.961111111</v>
       </c>
       <c r="F15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>29530438</v>
+        <v>12191424</v>
       </c>
       <c r="C16" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="D16">
-        <v>46093.375</v>
+        <v>46099.461805556</v>
       </c>
       <c r="E16">
-        <v>46094.440972222</v>
+        <v>46099.5625</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17">
-        <v>23401210</v>
+        <v>28490244</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17">
-        <v>46093.420833333</v>
+        <v>46101.579861111</v>
       </c>
       <c r="E17">
-        <v>46093.8125</v>
+        <v>46102.698611111</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
         <v>53</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18">
+        <v>46097.583333333</v>
+      </c>
+      <c r="E18">
+        <v>46098.083333333</v>
+      </c>
+      <c r="F18" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
         <v>56</v>
       </c>
-      <c r="B19">
-[...4 lines deleted...]
-      </c>
       <c r="D19">
-        <v>46093.25</v>
+        <v>46098.583333333</v>
       </c>
       <c r="E19">
-        <v>46094.623611111</v>
+        <v>46099.104166667</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>27459603</v>
+        <v>57</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D20">
-        <v>46093.333333333</v>
+        <v>46101.75</v>
       </c>
       <c r="E20">
-        <v>46093.677777778</v>
+        <v>46102.013888889</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21">
+        <v>29241444</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21">
+        <v>46099.791666667</v>
+      </c>
+      <c r="E21">
+        <v>46100.038194444</v>
+      </c>
+      <c r="F21" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>28730504</v>
+        <v>19206704</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="D22">
-        <v>46093.25</v>
+        <v>46099.895833333</v>
       </c>
       <c r="E22">
-        <v>46094.743055556</v>
+        <v>46100.327777778</v>
       </c>
       <c r="F22" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>13531534</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D23">
-        <v>46093.370833333</v>
+        <v>46101.364583333</v>
       </c>
       <c r="E23">
-        <v>46094.5</v>
+        <v>46102.177083333</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>21627158</v>
+        <v>18053200</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D24">
-        <v>46094.375</v>
+        <v>46093.616666667</v>
       </c>
       <c r="E24">
-        <v>46094.690972222</v>
+        <v>46097.752777778</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>29844801</v>
+        <v>69</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D25">
-        <v>46094.443055556</v>
+        <v>46099.479166667</v>
       </c>
       <c r="E25">
-        <v>46094.639583333</v>
+        <v>46100.076388889</v>
       </c>
       <c r="F25" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>12866943</v>
+        <v>25658486</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D26">
-        <v>46083.895833333</v>
+        <v>46098.895833333</v>
       </c>
       <c r="E26">
-        <v>46083.996527778</v>
+        <v>46099.776388889</v>
       </c>
       <c r="F26" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>24742555</v>
+        <v>18140194</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D27">
-        <v>46084.416666667</v>
+        <v>46099.447916667</v>
       </c>
       <c r="E27">
-        <v>46084.753472222</v>
+        <v>46100.326388889</v>
       </c>
       <c r="F27" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>23846395</v>
+        <v>12191424</v>
       </c>
       <c r="C28" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="D28">
-        <v>46084.510416667</v>
+        <v>46098.386805556</v>
       </c>
       <c r="E28">
-        <v>46084.732638889</v>
+        <v>46098.550694444</v>
       </c>
       <c r="F28" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>12866943</v>
+        <v>30084209</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D29">
-        <v>46084.958333333</v>
+        <v>46098.458333333</v>
       </c>
       <c r="E29">
-        <v>46085.135416667</v>
+        <v>46098.881944444</v>
       </c>
       <c r="F29" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>24742555</v>
+        <v>16429417</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D30">
-        <v>46085.416666667</v>
+        <v>46099.399305556</v>
       </c>
       <c r="E30">
-        <v>46085.732638889</v>
+        <v>46101.498611111</v>
       </c>
       <c r="F30" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>23846395</v>
+        <v>24754363</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D31">
-        <v>46085.509722222</v>
+        <v>46098.402777778</v>
       </c>
       <c r="E31">
-        <v>46085.760416667</v>
+        <v>46100.767361111</v>
       </c>
       <c r="F31" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32">
+        <v>15770959</v>
+      </c>
+      <c r="C32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32">
+        <v>46097.354166667</v>
+      </c>
+      <c r="E32">
+        <v>46098.729166667</v>
+      </c>
+      <c r="F32" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33">
+        <v>14947379</v>
+      </c>
+      <c r="C33" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33">
+        <v>46098.354166667</v>
+      </c>
+      <c r="E33">
+        <v>46098.90625</v>
+      </c>
+      <c r="F33" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34">
+        <v>12219153</v>
+      </c>
+      <c r="C34" t="s">
         <v>95</v>
       </c>
-      <c r="B34">
-[...4 lines deleted...]
-      </c>
       <c r="D34">
-        <v>46086.510416667</v>
+        <v>46109.3625</v>
       </c>
       <c r="E34">
-        <v>46086.75</v>
+        <v>46109.444444444</v>
       </c>
       <c r="F34" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>19035611</v>
+        <v>12262439</v>
       </c>
       <c r="C35" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D35">
-        <v>46086.975</v>
+        <v>46109.583333333</v>
       </c>
       <c r="E35">
-        <v>46087.135416667</v>
+        <v>46109.972222222</v>
       </c>
       <c r="F35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B36">
-        <v>24742555</v>
+        <v>20065442</v>
       </c>
       <c r="C36" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D36">
-        <v>46087.416666667</v>
+        <v>46111.833333333</v>
       </c>
       <c r="E36">
-        <v>46087.770833333</v>
+        <v>46112.36875</v>
       </c>
       <c r="F36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>23846395</v>
+        <v>16429417</v>
       </c>
       <c r="C37" t="s">
         <v>83</v>
       </c>
       <c r="D37">
-        <v>46087.511805556</v>
+        <v>46108.458333333</v>
       </c>
       <c r="E37">
-        <v>46087.8125</v>
+        <v>46111.597916667</v>
       </c>
       <c r="F37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>12866943</v>
+        <v>13664119</v>
       </c>
       <c r="C38" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="D38">
-        <v>46088.96875</v>
+        <v>46108.416666667</v>
       </c>
       <c r="E38">
-        <v>46089.045138889</v>
+        <v>46109.881944444</v>
       </c>
       <c r="F38" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B39">
-        <v>24742555</v>
+        <v>29967315</v>
       </c>
       <c r="C39" t="s">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="D39">
-        <v>46090.416666667</v>
+        <v>46106.708333333</v>
       </c>
       <c r="E39">
-        <v>46090.732638889</v>
+        <v>46108.614583333</v>
       </c>
       <c r="F39" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>23846395</v>
+        <v>28186640</v>
       </c>
       <c r="C40" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="D40">
-        <v>46090.510416667</v>
+        <v>46106.566666667</v>
       </c>
       <c r="E40">
-        <v>46090.795138889</v>
+        <v>46107.8125</v>
       </c>
       <c r="F40" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>19035611</v>
+        <v>21268780</v>
       </c>
       <c r="C41" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="D41">
-        <v>46090.951388889</v>
+        <v>46106.445138889</v>
       </c>
       <c r="E41">
-        <v>46091.065972222</v>
+        <v>46109.583333333</v>
       </c>
       <c r="F41" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>24742555</v>
+        <v>29087263</v>
       </c>
       <c r="C42" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
       <c r="D42">
-        <v>46091.416666667</v>
+        <v>46106.538194444</v>
       </c>
       <c r="E42">
-        <v>46091.739583333</v>
+        <v>46107.708333333</v>
       </c>
       <c r="F42" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>23846395</v>
+        <v>16429417</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
-        <v>46091.510416667</v>
+        <v>46104.454861111</v>
       </c>
       <c r="E43">
-        <v>46091.788194444</v>
+        <v>46105.513194444</v>
       </c>
       <c r="F43" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B44">
-        <v>19035611</v>
+        <v>24651470</v>
       </c>
       <c r="C44" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="D44">
-        <v>46091.979166667</v>
+        <v>46104.493055556</v>
       </c>
       <c r="E44">
-        <v>46092.138888889</v>
+        <v>46105.505555556</v>
       </c>
       <c r="F44" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B45">
-        <v>24742555</v>
+        <v>12083321</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="D45">
-        <v>46092.416666667</v>
+        <v>46104.5625</v>
       </c>
       <c r="E45">
-        <v>46092.733333333</v>
+        <v>46105.895833333</v>
       </c>
       <c r="F45" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>23846395</v>
+        <v>30042264</v>
       </c>
       <c r="C46" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="D46">
-        <v>46092.510416667</v>
+        <v>46101.409722222</v>
       </c>
       <c r="E46">
-        <v>46092.774305556</v>
+        <v>46101.644444444</v>
       </c>
       <c r="F46" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>19035611</v>
+        <v>29962168</v>
       </c>
       <c r="C47" t="s">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="D47">
-        <v>46092.989583333</v>
+        <v>46100.541666667</v>
       </c>
       <c r="E47">
-        <v>46093.142361111</v>
+        <v>46101.760416667</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>24742555</v>
+        <v>27459603</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>131</v>
       </c>
       <c r="D48">
-        <v>46093.416666667</v>
+        <v>46099.541666667</v>
       </c>
       <c r="E48">
-        <v>46093.732638889</v>
+        <v>46100.880555556</v>
       </c>
       <c r="F48" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>23846395</v>
+        <v>23401210</v>
       </c>
       <c r="C49" t="s">
-        <v>83</v>
+        <v>134</v>
       </c>
       <c r="D49">
-        <v>46093.510416667</v>
+        <v>46099.75625</v>
       </c>
       <c r="E49">
-        <v>46093.753472222</v>
+        <v>46100.515972222</v>
       </c>
       <c r="F49" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>12866943</v>
+        <v>15112132</v>
       </c>
       <c r="C50" t="s">
-        <v>77</v>
+        <v>136</v>
       </c>
       <c r="D50">
-        <v>46093.958333333</v>
+        <v>46099.416666667</v>
       </c>
       <c r="E50">
-        <v>46094.177083333</v>
+        <v>46100.708333333</v>
       </c>
       <c r="F50" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B51">
-        <v>24742555</v>
+        <v>24651470</v>
       </c>
       <c r="C51" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="D51">
-        <v>46094.416666667</v>
+        <v>46098.291666667</v>
       </c>
       <c r="E51">
-        <v>46094.732638889</v>
+        <v>46099.6875</v>
       </c>
       <c r="F51" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>23846395</v>
+        <v>15112132</v>
       </c>
       <c r="C52" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="D52">
-        <v>46094.510416667</v>
+        <v>46094.520833333</v>
       </c>
       <c r="E52">
-        <v>46094.777777778</v>
+        <v>46097.409722222</v>
       </c>
       <c r="F52" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>19035611</v>
+        <v>14867003</v>
       </c>
       <c r="C53" t="s">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="D53">
-        <v>46095.979166667</v>
+        <v>46094.388194444</v>
       </c>
       <c r="E53">
-        <v>46096.0625</v>
+        <v>46097.95625</v>
       </c>
       <c r="F53" t="s">
-        <v>92</v>
+        <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>129</v>
+        <v>144</v>
       </c>
       <c r="B54">
-        <v>14867003</v>
+        <v>28490244</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>51</v>
       </c>
       <c r="D54">
-        <v>46076.888888889</v>
+        <v>46097.445138889</v>
       </c>
       <c r="E54">
-        <v>46084.375</v>
+        <v>46098.622222222</v>
       </c>
       <c r="F54" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B55">
-        <v>29703591</v>
+        <v>20100292</v>
       </c>
       <c r="C55" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="D55">
-        <v>46077.867361111</v>
+        <v>46097.59375</v>
       </c>
       <c r="E55">
-        <v>46088.375</v>
+        <v>46098.541666667</v>
       </c>
       <c r="F55" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B56">
-        <v>18998180</v>
+        <v>29031947</v>
       </c>
       <c r="C56" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="D56">
-        <v>46080.448611111</v>
+        <v>46097.665972222</v>
       </c>
       <c r="E56">
-        <v>46090.666666667</v>
+        <v>46098.456944444</v>
       </c>
       <c r="F56" t="s">
-        <v>137</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="B57">
-        <v>15543672</v>
+        <v>17643238</v>
       </c>
       <c r="C57" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="D57">
-        <v>46079.931944444</v>
+        <v>46099.607638889</v>
       </c>
       <c r="E57">
-        <v>46086.375</v>
+        <v>46100.471527778</v>
       </c>
       <c r="F57" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B58">
-        <v>29977361</v>
+        <v>29499853</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>155</v>
       </c>
       <c r="D58">
-        <v>46084.629861111</v>
+        <v>46100.649305556</v>
       </c>
       <c r="E58">
-        <v>46085.302083333</v>
+        <v>46100.806944444</v>
       </c>
       <c r="F58" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="B59">
-        <v>26462452</v>
+        <v>20100292</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D59">
-        <v>46084.583333333</v>
+        <v>46101.541666667</v>
       </c>
       <c r="E59">
-        <v>46084.733333333</v>
+        <v>46101.742361111</v>
       </c>
       <c r="F59" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>28458160</v>
+        <v>30085006</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="D60">
-        <v>46084.7</v>
+        <v>46100.384027778</v>
       </c>
       <c r="E60">
-        <v>46085.379166667</v>
+        <v>46100.581944444</v>
       </c>
       <c r="F60" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>20023558</v>
+        <v>20100292</v>
       </c>
       <c r="C61" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D61">
-        <v>46084.697222222</v>
+        <v>46096.909722222</v>
       </c>
       <c r="E61">
-        <v>46085.444444444</v>
+        <v>46097.580555556</v>
       </c>
       <c r="F61" t="s">
-        <v>150</v>
+        <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>12874968</v>
+        <v>17643238</v>
       </c>
       <c r="C62" t="s">
         <v>152</v>
       </c>
       <c r="D62">
-        <v>46084.563194444</v>
+        <v>46097.040277778</v>
       </c>
       <c r="E62">
-        <v>46085.402777778</v>
+        <v>46097.395833333</v>
       </c>
       <c r="F62" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B63">
-        <v>28560822</v>
+        <v>17643238</v>
       </c>
       <c r="C63" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D63">
-        <v>46084.573611111</v>
+        <v>46097.416666667</v>
       </c>
       <c r="E63">
-        <v>46085.697222222</v>
+        <v>46099.604166667</v>
       </c>
       <c r="F63" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="B64">
-        <v>26049914</v>
+        <v>20100292</v>
       </c>
       <c r="C64" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="D64">
-        <v>46084.541666667</v>
+        <v>46099.622222222</v>
       </c>
       <c r="E64">
-        <v>46085.875</v>
+        <v>46100.538194444</v>
       </c>
       <c r="F64" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B65">
-        <v>27869808</v>
+        <v>29451393</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="D65">
-        <v>46084.427083333</v>
+        <v>46107.923611111</v>
       </c>
       <c r="E65">
-        <v>46084.743055556</v>
+        <v>46108.493055556</v>
       </c>
       <c r="F65" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B66">
-        <v>24707145</v>
+        <v>28640123</v>
       </c>
       <c r="C66" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="D66">
-        <v>46085.665972222</v>
+        <v>46105.351388889</v>
       </c>
       <c r="E66">
-        <v>46086.583333333</v>
+        <v>46105.673611111</v>
       </c>
       <c r="F66" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B67">
-        <v>29992807</v>
+        <v>29955225</v>
       </c>
       <c r="C67" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D67">
-        <v>46085.417361111</v>
+        <v>46100.354166667</v>
       </c>
       <c r="E67">
-        <v>46086.416666667</v>
+        <v>46100.646527778</v>
       </c>
       <c r="F67" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B68">
-        <v>29955225</v>
+        <v>28916511</v>
       </c>
       <c r="C68" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D68">
-        <v>46085.575</v>
+        <v>46112.413194444</v>
       </c>
       <c r="E68">
-        <v>46086.429861111</v>
+        <v>46112.477777778</v>
       </c>
       <c r="F68" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B69">
-        <v>29491865</v>
+        <v>29844801</v>
       </c>
       <c r="C69" t="s">
-        <v>173</v>
+        <v>43</v>
       </c>
       <c r="D69">
-        <v>46085.54375</v>
+        <v>46104.922916667</v>
       </c>
       <c r="E69">
-        <v>46085.748611111</v>
+        <v>46104.934027778</v>
       </c>
       <c r="F69" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B70">
-        <v>28362372</v>
+        <v>29844801</v>
       </c>
       <c r="C70" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="D70">
-        <v>46085.493055556</v>
+        <v>46104.420833333</v>
       </c>
       <c r="E70">
-        <v>46086.4375</v>
+        <v>46104.624305556</v>
       </c>
       <c r="F70" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B71">
-        <v>22424523</v>
+        <v>30042264</v>
       </c>
       <c r="C71" t="s">
-        <v>179</v>
+        <v>127</v>
       </c>
       <c r="D71">
-        <v>46085.515972222</v>
+        <v>46097.702083333</v>
       </c>
       <c r="E71">
-        <v>46085.713194444</v>
+        <v>46097.75</v>
       </c>
       <c r="F71" t="s">
-        <v>180</v>
+        <v>99</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B72">
-        <v>28607856</v>
+        <v>28973374</v>
       </c>
       <c r="C72" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="D72">
-        <v>46085.625</v>
+        <v>46099.425694444</v>
       </c>
       <c r="E72">
-        <v>46086.65625</v>
+        <v>46099.511805556</v>
       </c>
       <c r="F72" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B73">
-        <v>27999766</v>
+        <v>27338909</v>
       </c>
       <c r="C73" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D73">
-        <v>46085.720138889</v>
+        <v>46098.6375</v>
       </c>
       <c r="E73">
-        <v>46086.503472222</v>
+        <v>46098.654166667</v>
       </c>
       <c r="F73" t="s">
-        <v>145</v>
+        <v>191</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B74">
-        <v>29377987</v>
+        <v>29241444</v>
       </c>
       <c r="C74" t="s">
-        <v>187</v>
+        <v>60</v>
       </c>
       <c r="D74">
-        <v>46085.641666667</v>
+        <v>46111.375</v>
       </c>
       <c r="E74">
-        <v>46085.877777778</v>
+        <v>46111.563888889</v>
       </c>
       <c r="F74" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B75">
-        <v>29618762</v>
+        <v>28726637</v>
       </c>
       <c r="C75" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D75">
-        <v>46085.5</v>
+        <v>46109.895833333</v>
       </c>
       <c r="E75">
-        <v>46085.732638889</v>
+        <v>46110.435416667</v>
       </c>
       <c r="F75" t="s">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>29955225</v>
+        <v>28842130</v>
       </c>
       <c r="C76" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="D76">
-        <v>46086.541666667</v>
+        <v>46109.145833333</v>
       </c>
       <c r="E76">
-        <v>46087.032638889</v>
+        <v>46109.634722222</v>
       </c>
       <c r="F76" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B77">
-        <v>29585951</v>
+        <v>12191424</v>
       </c>
       <c r="C77" t="s">
-        <v>194</v>
+        <v>19</v>
       </c>
       <c r="D77">
-        <v>46086.770833333</v>
+        <v>46106.680555556</v>
       </c>
       <c r="E77">
-        <v>46087.444444444</v>
+        <v>46106.813194444</v>
       </c>
       <c r="F77" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B78">
-        <v>27444358</v>
+        <v>15112132</v>
       </c>
       <c r="C78" t="s">
-        <v>197</v>
+        <v>136</v>
       </c>
       <c r="D78">
-        <v>46086.777777778</v>
+        <v>46111.583333333</v>
       </c>
       <c r="E78">
-        <v>46086.950694444</v>
+        <v>46112.766666667</v>
       </c>
       <c r="F78" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B79">
-        <v>23401210</v>
+        <v>12735992</v>
       </c>
       <c r="C79" t="s">
-        <v>51</v>
+        <v>204</v>
       </c>
       <c r="D79">
-        <v>46086.738888889</v>
+        <v>46111.770833333</v>
       </c>
       <c r="E79">
-        <v>46087.534722222</v>
+        <v>46112.708333333</v>
       </c>
       <c r="F79" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B80">
-        <v>21627158</v>
+        <v>21441803</v>
       </c>
       <c r="C80" t="s">
-        <v>71</v>
+        <v>207</v>
       </c>
       <c r="D80">
-        <v>46086.680555556</v>
+        <v>46111.875</v>
       </c>
       <c r="E80">
-        <v>46087.522222222</v>
+        <v>46112.333333333</v>
       </c>
       <c r="F80" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B81">
-        <v>20641961</v>
+        <v>12735992</v>
       </c>
       <c r="C81" t="s">
         <v>204</v>
       </c>
       <c r="D81">
-        <v>46086.644444444</v>
+        <v>46109.625</v>
       </c>
       <c r="E81">
-        <v>46087.591666667</v>
+        <v>46109.90625</v>
       </c>
       <c r="F81" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B82">
-        <v>20385878</v>
+        <v>12735992</v>
       </c>
       <c r="C82" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D82">
-        <v>46086.645138889</v>
+        <v>46110.942361111</v>
       </c>
       <c r="E82">
-        <v>46087.595833333</v>
+        <v>46111.660416667</v>
       </c>
       <c r="F82" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B83">
-        <v>28744300</v>
+        <v>19885545</v>
       </c>
       <c r="C83" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D83">
-        <v>46087.34375</v>
+        <v>46107.645833333</v>
       </c>
       <c r="E83">
-        <v>46087.663194444</v>
+        <v>46108.350694444</v>
       </c>
       <c r="F83" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B84">
-        <v>28186640</v>
+        <v>24568022</v>
       </c>
       <c r="C84" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D84">
-        <v>46087.475694444</v>
+        <v>46106.645833333</v>
       </c>
       <c r="E84">
-        <v>46087.643055556</v>
+        <v>46107.329861111</v>
       </c>
       <c r="F84" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>218</v>
+      </c>
+      <c r="B85">
+        <v>16169343</v>
       </c>
       <c r="C85" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D85">
-        <v>46087.729166667</v>
+        <v>46105.645833333</v>
       </c>
       <c r="E85">
-        <v>46088.520833333</v>
+        <v>46106.34375</v>
       </c>
       <c r="F85" t="s">
-        <v>162</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B86">
-        <v>20023558</v>
+        <v>17047792</v>
       </c>
       <c r="C86" t="s">
-        <v>149</v>
+        <v>222</v>
       </c>
       <c r="D86">
-        <v>46087.777777778</v>
+        <v>46107.375</v>
       </c>
       <c r="E86">
-        <v>46088.477083333</v>
+        <v>46107.798611111</v>
       </c>
       <c r="F86" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87">
+        <v>16169343</v>
+      </c>
+      <c r="C87" t="s">
         <v>219</v>
       </c>
-      <c r="B87">
-[...4 lines deleted...]
-      </c>
       <c r="D87">
-        <v>46088.375</v>
+        <v>46102.604166667</v>
       </c>
       <c r="E87">
-        <v>46091.735416667</v>
+        <v>46104.345138889</v>
       </c>
       <c r="F87" t="s">
-        <v>153</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B88">
-        <v>29709262</v>
+        <v>25002704</v>
       </c>
       <c r="C88" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D88">
-        <v>46088.430555556</v>
+        <v>46111.53125</v>
       </c>
       <c r="E88">
-        <v>46088.719444444</v>
+        <v>46111.577777778</v>
       </c>
       <c r="F88" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B89">
-        <v>30084209</v>
+        <v>12131200</v>
       </c>
       <c r="C89" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D89">
-        <v>46088.498611111</v>
+        <v>46106.861111111</v>
       </c>
       <c r="E89">
-        <v>46088.625</v>
+        <v>46107.559027778</v>
       </c>
       <c r="F89" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B90">
-        <v>29955225</v>
+        <v>29585951</v>
       </c>
       <c r="C90" t="s">
-        <v>170</v>
+        <v>233</v>
       </c>
       <c r="D90">
-        <v>46088.541666667</v>
+        <v>46106.536111111</v>
       </c>
       <c r="E90">
-        <v>46088.817361111</v>
+        <v>46106.940972222</v>
       </c>
       <c r="F90" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B91">
-        <v>26329614</v>
+        <v>28640123</v>
       </c>
       <c r="C91" t="s">
-        <v>230</v>
+        <v>173</v>
       </c>
       <c r="D91">
-        <v>46088.511805556</v>
+        <v>46105.729166667</v>
       </c>
       <c r="E91">
-        <v>46088.823611111</v>
+        <v>46105.8125</v>
       </c>
       <c r="F91" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B92">
-        <v>30084209</v>
+        <v>29377987</v>
       </c>
       <c r="C92" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="D92">
-        <v>46090.375694444</v>
+        <v>46108.71875</v>
       </c>
       <c r="E92">
-        <v>46091.493055556</v>
+        <v>46108.865972222</v>
       </c>
       <c r="F92" t="s">
-        <v>233</v>
+        <v>78</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B93">
-        <v>29709262</v>
+        <v>29955225</v>
       </c>
       <c r="C93" t="s">
-        <v>222</v>
+        <v>176</v>
       </c>
       <c r="D93">
-        <v>46090.411805556</v>
+        <v>46109.375</v>
       </c>
       <c r="E93">
-        <v>46090.780555556</v>
+        <v>46109.684027778</v>
       </c>
       <c r="F93" t="s">
-        <v>235</v>
+        <v>84</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B94">
-        <v>28041655</v>
+        <v>28640123</v>
       </c>
       <c r="C94" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="D94">
-        <v>46090.36875</v>
+        <v>46107.956944444</v>
       </c>
       <c r="E94">
-        <v>46091.714583333</v>
+        <v>46108.040972222</v>
       </c>
       <c r="F94" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B95">
-        <v>28927206</v>
+        <v>12767545</v>
       </c>
       <c r="C95" t="s">
-        <v>45</v>
+        <v>242</v>
       </c>
       <c r="D95">
-        <v>46090.409027778</v>
+        <v>46097.429861111</v>
       </c>
       <c r="E95">
-        <v>46091.472222222</v>
+        <v>46097.709722222</v>
       </c>
       <c r="F95" t="s">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B96">
-        <v>23401210</v>
+        <v>29259159</v>
       </c>
       <c r="C96" t="s">
-        <v>51</v>
+        <v>244</v>
       </c>
       <c r="D96">
-        <v>46090.547222222</v>
+        <v>46100.722222222</v>
       </c>
       <c r="E96">
-        <v>46091.770833333</v>
+        <v>46100.809027778</v>
       </c>
       <c r="F96" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B97">
-        <v>30060848</v>
+        <v>24568022</v>
       </c>
       <c r="C97" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="D97">
-        <v>46090.4875</v>
+        <v>46105.654166667</v>
       </c>
       <c r="E97">
-        <v>46091.820833333</v>
+        <v>46106.407638889</v>
       </c>
       <c r="F97" t="s">
-        <v>238</v>
+        <v>49</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B98">
-        <v>16473073</v>
+        <v>29241444</v>
       </c>
       <c r="C98" t="s">
-        <v>245</v>
+        <v>60</v>
       </c>
       <c r="D98">
-        <v>46090.5625</v>
+        <v>46105.509722222</v>
       </c>
       <c r="E98">
-        <v>46091.402777778</v>
+        <v>46105.872916667</v>
       </c>
       <c r="F98" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B99">
-        <v>26049914</v>
+        <v>26193111</v>
       </c>
       <c r="C99" t="s">
-        <v>158</v>
+        <v>249</v>
       </c>
       <c r="D99">
-        <v>46090.628472222</v>
+        <v>46101.867361111</v>
       </c>
       <c r="E99">
-        <v>46090.805555556</v>
+        <v>46102.478472222</v>
       </c>
       <c r="F99" t="s">
-        <v>103</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B100">
-        <v>29115468</v>
+        <v>28906031</v>
       </c>
       <c r="C100" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D100">
-        <v>46090.583333333</v>
+        <v>46098.895833333</v>
       </c>
       <c r="E100">
-        <v>46091.674305556</v>
+        <v>46099.555555556</v>
       </c>
       <c r="F100" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B101">
-        <v>28726315</v>
+        <v>29844801</v>
       </c>
       <c r="C101" t="s">
-        <v>252</v>
+        <v>43</v>
       </c>
       <c r="D101">
-        <v>46090.776388889</v>
+        <v>46105.653472222</v>
       </c>
       <c r="E101">
-        <v>46092.447916667</v>
+        <v>46105.865972222</v>
       </c>
       <c r="F101" t="s">
-        <v>208</v>
-[...39328 lines deleted...]
-        <v>364</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">