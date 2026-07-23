--- v3 (2026-05-24)
+++ v4 (2026-07-23)
@@ -12,815 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>BOOKING NUMBER</t>
   </si>
   <si>
     <t>VEHICLE ID</t>
   </si>
   <si>
     <t>VEHICLE NUMBER</t>
   </si>
   <si>
     <t>FROM</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>MILEAGE</t>
   </si>
   <si>
-    <t>BRF0000046230</t>
-[...743 lines deleted...]
-    <t>BRI0000047184</t>
+    <t>ABC0000XXXX</t>
+  </si>
+  <si>
+    <t>LH-9886</t>
+  </si>
+  <si>
+    <t>1313 km</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1124,2061 +386,96 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F101"/>
+  <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>30102775</v>
+        <v>15527464</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2">
-        <v>46101.708333333</v>
+        <v>46143</v>
       </c>
       <c r="E2">
-        <v>46102.25</v>
+        <v>46173.499305556</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
-      </c>
-[...1963 lines deleted...]
-        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">